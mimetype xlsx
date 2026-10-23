--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -20,110 +20,113 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Prehľad" sheetId="1" r:id="rId4"/>
     <sheet name="Financie" sheetId="2" r:id="rId5"/>
     <sheet name="Ukazovatele" sheetId="3" r:id="rId6"/>
     <sheet name="Osoby" sheetId="4" r:id="rId7"/>
     <sheet name="Udalosti" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Názov</t>
   </si>
   <si>
     <t>APOTHEKA, s.r.o.</t>
   </si>
   <si>
     <t>IČO</t>
   </si>
   <si>
     <t>Právna forma</t>
   </si>
   <si>
     <t>Spoločnosť s ručením obmedzeným</t>
   </si>
   <si>
     <t>Stav</t>
   </si>
   <si>
     <t>Aktívny</t>
   </si>
   <si>
     <t>Sídlo</t>
   </si>
   <si>
     <t>Kalinčiakova 14083/33, 831 04 Bratislava - mestská časť Nové Mesto</t>
   </si>
   <si>
     <t>Vznik</t>
   </si>
   <si>
     <t>23.01.1996</t>
   </si>
   <si>
     <t>Zánik</t>
   </si>
   <si>
     <t>SK NACE</t>
   </si>
   <si>
     <t>Základné imanie (€)</t>
   </si>
   <si>
     <t>Počet zamestnancov (ŠÚ SR)</t>
   </si>
   <si>
+    <t>3 – 4 zamestnanci</t>
+  </si>
+  <si>
     <t>Preverto skóre (%)</t>
   </si>
   <si>
     <t>Profil</t>
   </si>
   <si>
     <t>https://preverto.sk/firma/35682591-apotheka-sro</t>
   </si>
   <si>
     <t>Zdroj</t>
   </si>
   <si>
-    <t>preverto.sk – údaje z verejných registrov SR, vygenerované 22.10.2026</t>
+    <t>preverto.sk – údaje z verejných registrov SR, vygenerované 23.10.2026</t>
   </si>
   <si>
     <t>Položka (€)</t>
   </si>
   <si>
     <t>Tržby</t>
   </si>
   <si>
     <t>Výnosy z hospodárskej činnosti</t>
   </si>
   <si>
     <t>Náklady na predaný tovar</t>
   </si>
   <si>
     <t>Spotreba a služby</t>
   </si>
   <si>
     <t>Osobné náklady</t>
   </si>
   <si>
     <t>Odpisy</t>
   </si>
   <si>
     <t>Pridaná hodnota</t>
   </si>
@@ -737,50 +740,65 @@
     <t>06.05.2009</t>
   </si>
   <si>
     <t>11.10.2022</t>
   </si>
   <si>
     <t>Dátum</t>
   </si>
   <si>
     <t>Udalosť</t>
   </si>
   <si>
     <t>Závažnosť</t>
   </si>
   <si>
     <t>21.10.2026</t>
   </si>
   <si>
     <t>Registrácia pre DPH</t>
   </si>
   <si>
     <t>info</t>
   </si>
   <si>
     <t>fs-lists</t>
+  </si>
+  <si>
+    <t>17.03.2026</t>
+  </si>
+  <si>
+    <t>Uložená účtovná závierka za rok 2025</t>
+  </si>
+  <si>
+    <t>ruz</t>
+  </si>
+  <si>
+    <t>27.03.2025</t>
+  </si>
+  <si>
+    <t>Uložená účtovná závierka za rok 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1181,1630 +1199,3176 @@
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
         <v>4618</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9">
         <v>7000.0</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>14</v>
       </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="B11">
+        <v>68.049999999999997</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A26"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:1">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1">
+        <v>21</v>
+      </c>
+      <c r="B1">
+        <v>2020</v>
+      </c>
+      <c r="C1">
+        <v>2021</v>
+      </c>
+      <c r="D1">
+        <v>2022</v>
+      </c>
+      <c r="E1">
+        <v>2023</v>
+      </c>
+      <c r="F1">
+        <v>2024</v>
+      </c>
+      <c r="G1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:1">
+        <v>22</v>
+      </c>
+      <c r="B2">
+        <v>2883394.0</v>
+      </c>
+      <c r="C2">
+        <v>73813.0</v>
+      </c>
+      <c r="F2">
+        <v>303303.0</v>
+      </c>
+      <c r="G2">
+        <v>333401.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:1">
+        <v>23</v>
+      </c>
+      <c r="B3">
+        <v>2885826.0</v>
+      </c>
+      <c r="C3">
+        <v>73818.0</v>
+      </c>
+      <c r="F3">
+        <v>353317.0</v>
+      </c>
+      <c r="G3">
+        <v>333461.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:1">
+        <v>24</v>
+      </c>
+      <c r="B4">
+        <v>2681909.0</v>
+      </c>
+      <c r="C4">
+        <v>78540.0</v>
+      </c>
+      <c r="F4">
+        <v>255513.0</v>
+      </c>
+      <c r="G4">
+        <v>291366.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:1">
+        <v>25</v>
+      </c>
+      <c r="B5">
+        <v>121447.0</v>
+      </c>
+      <c r="C5">
+        <v>11884.0</v>
+      </c>
+      <c r="D5">
+        <v>744.0</v>
+      </c>
+      <c r="E5">
+        <v>16883.0</v>
+      </c>
+      <c r="F5">
+        <v>57485.0</v>
+      </c>
+      <c r="G5">
+        <v>62873.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:1">
+        <v>26</v>
+      </c>
+      <c r="B6">
+        <v>99879.0</v>
+      </c>
+      <c r="C6">
+        <v>7646.0</v>
+      </c>
+      <c r="E6">
+        <v>1046.0</v>
+      </c>
+      <c r="F6">
+        <v>66982.0</v>
+      </c>
+      <c r="G6">
+        <v>69706.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:1">
+        <v>27</v>
+      </c>
+      <c r="B7">
+        <v>5281.0</v>
+      </c>
+      <c r="C7">
+        <v>1468.0</v>
+      </c>
+      <c r="F7">
+        <v>4708.0</v>
+      </c>
+      <c r="G7">
+        <v>5137.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:1">
+        <v>28</v>
+      </c>
+      <c r="B8">
+        <v>80038.0</v>
+      </c>
+      <c r="C8">
+        <v>-16611.0</v>
+      </c>
+      <c r="D8">
+        <v>-744.0</v>
+      </c>
+      <c r="E8">
+        <v>-16883.0</v>
+      </c>
+      <c r="F8">
+        <v>-9695.0</v>
+      </c>
+      <c r="G8">
+        <v>-20838.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:1">
+        <v>29</v>
+      </c>
+      <c r="B9">
+        <v>-20079.0</v>
+      </c>
+      <c r="C9">
+        <v>-25461.0</v>
+      </c>
+      <c r="D9">
+        <v>-1418.0</v>
+      </c>
+      <c r="E9">
+        <v>-18972.0</v>
+      </c>
+      <c r="F9">
+        <v>-27594.0</v>
+      </c>
+      <c r="G9">
+        <v>-92172.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:1">
+        <v>30</v>
+      </c>
+      <c r="B10">
+        <v>-25360.0</v>
+      </c>
+      <c r="C10">
+        <v>-26929.0</v>
+      </c>
+      <c r="D10">
+        <v>-1418.0</v>
+      </c>
+      <c r="E10">
+        <v>-18972.0</v>
+      </c>
+      <c r="F10">
+        <v>-32302.0</v>
+      </c>
+      <c r="G10">
+        <v>-97309.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:1">
+        <v>31</v>
+      </c>
+      <c r="B11">
+        <v>-425.0</v>
+      </c>
+      <c r="C11">
+        <v>1721.0</v>
+      </c>
+      <c r="D11">
+        <v>2949.0</v>
+      </c>
+      <c r="E11">
+        <v>2743.0</v>
+      </c>
+      <c r="F11">
+        <v>9210.0</v>
+      </c>
+      <c r="G11">
+        <v>964.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:1">
+        <v>32</v>
+      </c>
+      <c r="B12">
+        <v>-25785.0</v>
+      </c>
+      <c r="C12">
+        <v>-25208.0</v>
+      </c>
+      <c r="D12">
+        <v>1531.0</v>
+      </c>
+      <c r="E12">
+        <v>-16229.0</v>
+      </c>
+      <c r="F12">
+        <v>-23092.0</v>
+      </c>
+      <c r="G12">
+        <v>-96345.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:1">
+        <v>33</v>
+      </c>
+      <c r="B13">
+        <v>297.0</v>
+      </c>
+      <c r="D13">
+        <v>500.0</v>
+      </c>
+      <c r="F13">
+        <v>1920.0</v>
+      </c>
+      <c r="G13">
+        <v>1920.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:1">
+        <v>34</v>
+      </c>
+      <c r="B14">
+        <v>-26082.0</v>
+      </c>
+      <c r="C14">
+        <v>-25208.0</v>
+      </c>
+      <c r="D14">
+        <v>1031.0</v>
+      </c>
+      <c r="E14">
+        <v>-16229.0</v>
+      </c>
+      <c r="F14">
+        <v>-25012.0</v>
+      </c>
+      <c r="G14">
+        <v>-98265.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:1">
+        <v>35</v>
+      </c>
+      <c r="B15">
+        <v>521092.0</v>
+      </c>
+      <c r="C15">
+        <v>334765.0</v>
+      </c>
+      <c r="D15">
+        <v>335797.0</v>
+      </c>
+      <c r="E15">
+        <v>321285.0</v>
+      </c>
+      <c r="F15">
+        <v>355318.0</v>
+      </c>
+      <c r="G15">
+        <v>268582.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:1">
+        <v>36</v>
+      </c>
+      <c r="B16">
+        <v>8468.0</v>
+      </c>
+      <c r="C16">
+        <v>7000.0</v>
+      </c>
+      <c r="D16">
+        <v>7000.0</v>
+      </c>
+      <c r="E16">
+        <v>37819.0</v>
+      </c>
+      <c r="F16">
+        <v>33111.0</v>
+      </c>
+      <c r="G16">
+        <v>27974.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:1">
+        <v>37</v>
+      </c>
+      <c r="B17">
+        <v>511725.0</v>
+      </c>
+      <c r="C17">
+        <v>327279.0</v>
+      </c>
+      <c r="D17">
+        <v>328797.0</v>
+      </c>
+      <c r="E17">
+        <v>283466.0</v>
+      </c>
+      <c r="F17">
+        <v>318331.0</v>
+      </c>
+      <c r="G17">
+        <v>237003.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:1">
+        <v>38</v>
+      </c>
+      <c r="B18">
+        <v>78535.0</v>
+      </c>
+      <c r="F18">
+        <v>60700.0</v>
+      </c>
+      <c r="G18">
+        <v>44850.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:1">
+        <v>39</v>
+      </c>
+      <c r="B19">
+        <v>214603.0</v>
+      </c>
+      <c r="C19">
+        <v>298567.0</v>
+      </c>
+      <c r="D19">
+        <v>300574.0</v>
+      </c>
+      <c r="E19">
+        <v>275711.0</v>
+      </c>
+      <c r="F19">
+        <v>83291.0</v>
+      </c>
+      <c r="G19">
+        <v>93702.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:1">
+        <v>40</v>
+      </c>
+      <c r="B20">
+        <v>218587.0</v>
+      </c>
+      <c r="C20">
+        <v>28712.0</v>
+      </c>
+      <c r="D20">
+        <v>28223.0</v>
+      </c>
+      <c r="E20">
+        <v>7755.0</v>
+      </c>
+      <c r="F20">
+        <v>174340.0</v>
+      </c>
+      <c r="G20">
+        <v>98451.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:1">
+        <v>41</v>
+      </c>
+      <c r="B21">
+        <v>300462.0</v>
+      </c>
+      <c r="C21">
+        <v>275254.0</v>
+      </c>
+      <c r="D21">
+        <v>276286.0</v>
+      </c>
+      <c r="E21">
+        <v>260057.0</v>
+      </c>
+      <c r="F21">
+        <v>235045.0</v>
+      </c>
+      <c r="G21">
+        <v>136779.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:1">
+        <v>42</v>
+      </c>
+      <c r="B22">
+        <v>220630.0</v>
+      </c>
+      <c r="C22">
+        <v>59511.0</v>
+      </c>
+      <c r="D22">
+        <v>59511.0</v>
+      </c>
+      <c r="E22">
+        <v>61228.0</v>
+      </c>
+      <c r="F22">
+        <v>120273.0</v>
+      </c>
+      <c r="G22">
+        <v>131803.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:1">
+        <v>43</v>
+      </c>
+      <c r="B23">
+        <v>161933.0</v>
+      </c>
+      <c r="E23">
+        <v>2607.0</v>
+      </c>
+      <c r="F23">
+        <v>62438.0</v>
+      </c>
+      <c r="G23">
+        <v>74923.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:1">
+        <v>44</v>
+      </c>
+      <c r="B24">
+        <v>4194.0</v>
+      </c>
+      <c r="C24">
+        <v>54192.0</v>
+      </c>
+      <c r="D24">
+        <v>54192.0</v>
+      </c>
+      <c r="E24">
+        <v>54193.0</v>
+      </c>
+      <c r="F24">
+        <v>54365.0</v>
+      </c>
+      <c r="G24">
+        <v>54573.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="B26">
+        <v>-218587.0</v>
+      </c>
+      <c r="C26">
+        <v>-28712.0</v>
+      </c>
+      <c r="D26">
+        <v>-28223.0</v>
+      </c>
+      <c r="E26">
+        <v>-7755.0</v>
+      </c>
+      <c r="F26">
+        <v>-174340.0</v>
+      </c>
+      <c r="G26">
+        <v>-98451.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D80"/>
+  <dimension ref="A1:J80"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E1">
+        <v>2020</v>
+      </c>
+      <c r="F1">
+        <v>2021</v>
+      </c>
+      <c r="G1">
+        <v>2022</v>
+      </c>
+      <c r="H1">
+        <v>2023</v>
+      </c>
+      <c r="I1">
+        <v>2024</v>
+      </c>
+      <c r="J1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E2">
+        <v>2883394.0</v>
+      </c>
+      <c r="F2">
+        <v>73813.0</v>
+      </c>
+      <c r="I2">
+        <v>303303.0</v>
+      </c>
+      <c r="J2">
+        <v>333401.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E3">
+        <v>2885826.0</v>
+      </c>
+      <c r="F3">
+        <v>73818.0</v>
+      </c>
+      <c r="I3">
+        <v>353317.0</v>
+      </c>
+      <c r="J3">
+        <v>333461.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E4">
+        <v>-26082.0</v>
+      </c>
+      <c r="F4">
+        <v>-25208.0</v>
+      </c>
+      <c r="G4">
+        <v>1031.0</v>
+      </c>
+      <c r="H4">
+        <v>-16229.0</v>
+      </c>
+      <c r="I4">
+        <v>-25012.0</v>
+      </c>
+      <c r="J4">
+        <v>-98265.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5">
+        <v>-25785.0</v>
+      </c>
+      <c r="F5">
+        <v>-25208.0</v>
+      </c>
+      <c r="G5">
+        <v>1531.0</v>
+      </c>
+      <c r="H5">
+        <v>-16229.0</v>
+      </c>
+      <c r="I5">
+        <v>-23092.0</v>
+      </c>
+      <c r="J5">
+        <v>-96345.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E6">
+        <v>-20079.0</v>
+      </c>
+      <c r="F6">
+        <v>-25461.0</v>
+      </c>
+      <c r="G6">
+        <v>-1418.0</v>
+      </c>
+      <c r="H6">
+        <v>-18972.0</v>
+      </c>
+      <c r="I6">
+        <v>-27594.0</v>
+      </c>
+      <c r="J6">
+        <v>-92172.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7">
+        <v>-25785.0</v>
+      </c>
+      <c r="F7">
+        <v>-25208.0</v>
+      </c>
+      <c r="G7">
+        <v>1531.0</v>
+      </c>
+      <c r="H7">
+        <v>-16229.0</v>
+      </c>
+      <c r="I7">
+        <v>-23092.0</v>
+      </c>
+      <c r="J7">
+        <v>-96345.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D8" t="s">
+        <v>60</v>
+      </c>
+      <c r="E8">
+        <v>80038.0</v>
+      </c>
+      <c r="F8">
+        <v>-16611.0</v>
+      </c>
+      <c r="G8">
+        <v>-744.0</v>
+      </c>
+      <c r="H8">
+        <v>-16883.0</v>
+      </c>
+      <c r="I8">
+        <v>-9695.0</v>
+      </c>
+      <c r="J8">
+        <v>-20838.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" t="s">
+        <v>52</v>
+      </c>
+      <c r="D9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9">
+        <v>521092.0</v>
+      </c>
+      <c r="F9">
+        <v>334765.0</v>
+      </c>
+      <c r="G9">
+        <v>335797.0</v>
+      </c>
+      <c r="H9">
+        <v>321285.0</v>
+      </c>
+      <c r="I9">
+        <v>355318.0</v>
+      </c>
+      <c r="J9">
+        <v>268582.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10">
+        <v>300462.0</v>
+      </c>
+      <c r="F10">
+        <v>275254.0</v>
+      </c>
+      <c r="G10">
+        <v>276286.0</v>
+      </c>
+      <c r="H10">
+        <v>260057.0</v>
+      </c>
+      <c r="I10">
+        <v>235045.0</v>
+      </c>
+      <c r="J10">
+        <v>136779.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11">
+        <v>220630.0</v>
+      </c>
+      <c r="F11">
+        <v>59511.0</v>
+      </c>
+      <c r="G11">
+        <v>59511.0</v>
+      </c>
+      <c r="H11">
+        <v>61228.0</v>
+      </c>
+      <c r="I11">
+        <v>120273.0</v>
+      </c>
+      <c r="J11">
+        <v>131803.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12">
+        <v>218587.0</v>
+      </c>
+      <c r="F12">
+        <v>28712.0</v>
+      </c>
+      <c r="G12">
+        <v>28223.0</v>
+      </c>
+      <c r="H12">
+        <v>7755.0</v>
+      </c>
+      <c r="I12">
+        <v>174340.0</v>
+      </c>
+      <c r="J12">
+        <v>98451.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>46</v>
       </c>
-      <c r="B1" t="s">
-[...16 lines deleted...]
-      <c r="C2" t="s">
+      <c r="C13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" t="s">
+        <v>67</v>
+      </c>
+      <c r="E13">
+        <v>-218587.0</v>
+      </c>
+      <c r="F13">
+        <v>-28712.0</v>
+      </c>
+      <c r="G13">
+        <v>-28223.0</v>
+      </c>
+      <c r="H13">
+        <v>-7755.0</v>
+      </c>
+      <c r="I13">
+        <v>-174340.0</v>
+      </c>
+      <c r="J13">
+        <v>-98451.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
         <v>51</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" t="s">
         <v>52</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14">
+        <v>99879.0</v>
+      </c>
+      <c r="F14">
+        <v>7646.0</v>
+      </c>
+      <c r="H14">
+        <v>1046.0</v>
+      </c>
+      <c r="I14">
+        <v>66982.0</v>
+      </c>
+      <c r="J14">
+        <v>69706.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
         <v>51</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      <c r="B4" t="s">
+      <c r="B15" t="s">
         <v>33</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C15" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15">
+        <v>297.0</v>
+      </c>
+      <c r="G15">
+        <v>500.0</v>
+      </c>
+      <c r="I15">
+        <v>1920.0</v>
+      </c>
+      <c r="J15">
+        <v>1920.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
         <v>51</v>
       </c>
-      <c r="D4" t="s">
-[...160 lines deleted...]
-      </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4">
+        <v>71</v>
+      </c>
+      <c r="E16">
+        <v>349792.0</v>
+      </c>
+      <c r="H16">
+        <v>280859.0</v>
+      </c>
+      <c r="I16">
+        <v>255893.0</v>
+      </c>
+      <c r="J16">
+        <v>162080.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>75</v>
+      </c>
+      <c r="E17">
+        <v>3.160103</v>
+      </c>
+      <c r="H17">
+        <v>108.732643</v>
+      </c>
+      <c r="I17">
+        <v>5.098354</v>
+      </c>
+      <c r="J17">
+        <v>3.163288</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
         <v>72</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="B18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" t="s">
         <v>74</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4">
+        <v>77</v>
+      </c>
+      <c r="E18">
+        <v>2.675119</v>
+      </c>
+      <c r="H18">
+        <v>108.732643</v>
+      </c>
+      <c r="I18">
+        <v>4.126189</v>
+      </c>
+      <c r="J18">
+        <v>2.564673</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4">
+        <v>79</v>
+      </c>
+      <c r="E19">
+        <v>1.349861</v>
+      </c>
+      <c r="H19">
+        <v>2.974684</v>
+      </c>
+      <c r="I19">
+        <v>2.79221</v>
+      </c>
+      <c r="J19">
+        <v>1.314029</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D20" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20">
+        <v>67.12672600000001</v>
+      </c>
+      <c r="H20">
+        <v>87.417402</v>
+      </c>
+      <c r="I20">
+        <v>72.018022999999999</v>
+      </c>
+      <c r="J20">
+        <v>60.346561</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" t="s">
         <v>81</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4">
+        <v>84</v>
+      </c>
+      <c r="E21">
+        <v>41.947871</v>
+      </c>
+      <c r="F21">
+        <v>8.576763</v>
+      </c>
+      <c r="G21">
+        <v>8.40478</v>
+      </c>
+      <c r="H21">
+        <v>2.413745</v>
+      </c>
+      <c r="I21">
+        <v>49.065907000000003</v>
+      </c>
+      <c r="J21">
+        <v>36.655844</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4">
+        <v>86</v>
+      </c>
+      <c r="E22">
+        <v>1.230542</v>
+      </c>
+      <c r="H22">
+        <v>8.385289</v>
+      </c>
+      <c r="I22">
+        <v>0.284416</v>
+      </c>
+      <c r="J22">
+        <v>0.421871</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23">
+        <v>42.339932</v>
+      </c>
+      <c r="F23">
+        <v>17.776948</v>
+      </c>
+      <c r="G23">
+        <v>17.722314</v>
+      </c>
+      <c r="H23">
+        <v>19.057223</v>
+      </c>
+      <c r="I23">
+        <v>33.849397</v>
+      </c>
+      <c r="J23">
+        <v>49.073653</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
         <v>87</v>
       </c>
-      <c r="C23" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4">
+        <v>91</v>
+      </c>
+      <c r="E24">
+        <v>57.660068</v>
+      </c>
+      <c r="F24">
+        <v>82.223052</v>
+      </c>
+      <c r="G24">
+        <v>82.277686</v>
+      </c>
+      <c r="H24">
+        <v>80.94277700000001</v>
+      </c>
+      <c r="I24">
+        <v>66.150603</v>
+      </c>
+      <c r="J24">
+        <v>50.926347</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4">
+        <v>93</v>
+      </c>
+      <c r="E25">
+        <v>0.734303</v>
+      </c>
+      <c r="F25">
+        <v>0.216204</v>
+      </c>
+      <c r="G25">
+        <v>0.215396</v>
+      </c>
+      <c r="H25">
+        <v>0.235441</v>
+      </c>
+      <c r="I25">
+        <v>0.511702</v>
+      </c>
+      <c r="J25">
+        <v>0.96362</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4">
+        <v>95</v>
+      </c>
+      <c r="E26">
+        <v>1.734303</v>
+      </c>
+      <c r="F26">
+        <v>1.216204</v>
+      </c>
+      <c r="G26">
+        <v>1.215396</v>
+      </c>
+      <c r="H26">
+        <v>1.235441</v>
+      </c>
+      <c r="I26">
+        <v>1.511702</v>
+      </c>
+      <c r="J26">
+        <v>1.96362</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4">
+        <v>99</v>
+      </c>
+      <c r="E28">
+        <v>0.804848</v>
+      </c>
+      <c r="F28">
+        <v>16.188072</v>
+      </c>
+      <c r="G28">
+        <v>16.138322</v>
+      </c>
+      <c r="H28">
+        <v>16.867579</v>
+      </c>
+      <c r="I28">
+        <v>15.300379</v>
+      </c>
+      <c r="J28">
+        <v>20.318934</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4">
+        <v>101</v>
+      </c>
+      <c r="E29">
+        <v>31.075703000000001</v>
+      </c>
+      <c r="H29">
+        <v>0.811429</v>
+      </c>
+      <c r="I29">
+        <v>17.572428</v>
+      </c>
+      <c r="J29">
+        <v>27.895764</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D30" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C31" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D31" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4">
+        <v>105</v>
+      </c>
+      <c r="E31">
+        <v>10.886349</v>
+      </c>
+      <c r="F31">
+        <v>1.127685</v>
+      </c>
+      <c r="G31">
+        <v>19.903385</v>
+      </c>
+      <c r="H31">
+        <v>0.40876</v>
+      </c>
+      <c r="I31">
+        <v>6.31804</v>
+      </c>
+      <c r="J31">
+        <v>1.068123</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D32" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4">
+        <v>108</v>
+      </c>
+      <c r="G32">
+        <v>30.347236</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B33" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C33" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4">
+        <v>110</v>
+      </c>
+      <c r="E33">
+        <v>35.977326</v>
+      </c>
+      <c r="F33">
+        <v>47.063713999999997</v>
+      </c>
+      <c r="G33">
+        <v>47.211143</v>
+      </c>
+      <c r="H33">
+        <v>8.309315</v>
+      </c>
+      <c r="I33">
+        <v>8.7406</v>
+      </c>
+      <c r="J33">
+        <v>6.840352</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B34" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C34" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D34" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4">
+        <v>112</v>
+      </c>
+      <c r="E34">
+        <v>35.48205</v>
+      </c>
+      <c r="F34">
+        <v>39.322</v>
+      </c>
+      <c r="G34">
+        <v>39.469429</v>
+      </c>
+      <c r="H34">
+        <v>6.876358</v>
+      </c>
+      <c r="I34">
+        <v>7.098698</v>
+      </c>
+      <c r="J34">
+        <v>4.889505</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C35" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D35" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4">
+        <v>114</v>
+      </c>
+      <c r="E35">
+        <v>1.361837</v>
+      </c>
+      <c r="F35">
+        <v>4.625263</v>
+      </c>
+      <c r="G35">
+        <v>4.642604</v>
+      </c>
+      <c r="H35">
+        <v>4.247354</v>
+      </c>
+      <c r="I35">
+        <v>1.954262</v>
+      </c>
+      <c r="J35">
+        <v>1.037753</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C36" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D36" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:4">
+        <v>116</v>
+      </c>
+      <c r="E36">
+        <v>2.329746</v>
+      </c>
+      <c r="F36">
+        <v>2.543106</v>
+      </c>
+      <c r="G36">
+        <v>2.533606</v>
+      </c>
+      <c r="H36">
+        <v>2.691718</v>
+      </c>
+      <c r="I36">
+        <v>2.978153</v>
+      </c>
+      <c r="J36">
+        <v>5.117745</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C37" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D37" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:4">
+        <v>118</v>
+      </c>
+      <c r="E37">
+        <v>61.18766</v>
+      </c>
+      <c r="F37">
+        <v>87.452989</v>
+      </c>
+      <c r="G37">
+        <v>79.677603</v>
+      </c>
+      <c r="H37">
+        <v>83.59742900000001</v>
+      </c>
+      <c r="I37">
+        <v>71.022857999999999</v>
+      </c>
+      <c r="J37">
+        <v>84.64603</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B38" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C38" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D38" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:4">
+        <v>120</v>
+      </c>
+      <c r="E38">
+        <v>0.864147</v>
+      </c>
+      <c r="F38">
+        <v>1.588876</v>
+      </c>
+      <c r="G38">
+        <v>1.583993</v>
+      </c>
+      <c r="H38">
+        <v>1.378216</v>
+      </c>
+      <c r="I38">
+        <v>0.97659</v>
+      </c>
+      <c r="J38">
+        <v>0.858956</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B39" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C39" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D39" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:4">
+        <v>122</v>
+      </c>
+      <c r="E39">
+        <v>66.92879499999999</v>
+      </c>
+      <c r="H39">
+        <v>0.93258</v>
+      </c>
+      <c r="I39">
+        <v>45.551371</v>
+      </c>
+      <c r="J39">
+        <v>50.482159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B40" t="s">
+        <v>124</v>
+      </c>
+      <c r="C40" t="s">
+        <v>81</v>
+      </c>
+      <c r="D40" t="s">
+        <v>125</v>
+      </c>
+      <c r="E40">
+        <v>-8.680632</v>
+      </c>
+      <c r="F40">
+        <v>-9.158087</v>
+      </c>
+      <c r="G40">
+        <v>0.373164</v>
+      </c>
+      <c r="H40">
+        <v>-6.240555</v>
+      </c>
+      <c r="I40">
+        <v>-10.641367</v>
+      </c>
+      <c r="J40">
+        <v>-71.842169</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" t="s">
         <v>123</v>
       </c>
-      <c r="C40" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C41" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D41" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:4">
+        <v>127</v>
+      </c>
+      <c r="E41">
+        <v>-5.0052580000000004</v>
+      </c>
+      <c r="F41">
+        <v>-7.530058</v>
+      </c>
+      <c r="G41">
+        <v>0.307031</v>
+      </c>
+      <c r="H41">
+        <v>-5.051278</v>
+      </c>
+      <c r="I41">
+        <v>-7.039328</v>
+      </c>
+      <c r="J41">
+        <v>-36.586592</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C42" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D42" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:4">
+        <v>129</v>
+      </c>
+      <c r="E42">
+        <v>-4.948262</v>
+      </c>
+      <c r="F42">
+        <v>-7.530058</v>
+      </c>
+      <c r="G42">
+        <v>0.45593</v>
+      </c>
+      <c r="H42">
+        <v>-5.051278</v>
+      </c>
+      <c r="I42">
+        <v>-6.498967</v>
+      </c>
+      <c r="J42">
+        <v>-35.871726</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C43" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D43" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:4">
+        <v>131</v>
+      </c>
+      <c r="E43">
+        <v>-7.179272</v>
+      </c>
+      <c r="F43">
+        <v>-7.530058</v>
+      </c>
+      <c r="G43">
+        <v>0.45593</v>
+      </c>
+      <c r="H43">
+        <v>-5.092601</v>
+      </c>
+      <c r="I43">
+        <v>-7.884458</v>
+      </c>
+      <c r="J43">
+        <v>-49.749818</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C44" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D44" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:4">
+        <v>133</v>
+      </c>
+      <c r="E44">
+        <v>-0.904559</v>
+      </c>
+      <c r="F44">
+        <v>-34.151166</v>
+      </c>
+      <c r="I44">
+        <v>-8.246539</v>
+      </c>
+      <c r="J44">
+        <v>-29.473517</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C45" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D45" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:4">
+        <v>135</v>
+      </c>
+      <c r="E45">
+        <v>-0.696367</v>
+      </c>
+      <c r="F45">
+        <v>-34.493924</v>
+      </c>
+      <c r="I45">
+        <v>-9.097833</v>
+      </c>
+      <c r="J45">
+        <v>-27.645988</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C46" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D46" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:4">
+        <v>137</v>
+      </c>
+      <c r="E46">
+        <v>-0.894259</v>
+      </c>
+      <c r="F46">
+        <v>-34.151166</v>
+      </c>
+      <c r="I46">
+        <v>-7.613509</v>
+      </c>
+      <c r="J46">
+        <v>-28.897634</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C47" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D47" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:4">
+        <v>139</v>
+      </c>
+      <c r="E47">
+        <v>-0.879519</v>
+      </c>
+      <c r="F47">
+        <v>-36.482733</v>
+      </c>
+      <c r="I47">
+        <v>-10.650076</v>
+      </c>
+      <c r="J47">
+        <v>-29.186775</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B48" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C48" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D48" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:4">
+        <v>141</v>
+      </c>
+      <c r="E48">
+        <v>-0.894259</v>
+      </c>
+      <c r="F48">
+        <v>-34.151166</v>
+      </c>
+      <c r="I48">
+        <v>-7.613509</v>
+      </c>
+      <c r="J48">
+        <v>-28.897634</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B49" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C49" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D49" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:4">
+        <v>143</v>
+      </c>
+      <c r="E49">
+        <v>6.907768</v>
+      </c>
+      <c r="F49">
+        <v>-6.404021</v>
+      </c>
+      <c r="I49">
+        <v>15.710944</v>
+      </c>
+      <c r="J49">
+        <v>12.039391</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C50" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D50" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:4">
+        <v>145</v>
+      </c>
+      <c r="E50">
+        <v>2.775826</v>
+      </c>
+      <c r="F50">
+        <v>-22.504166</v>
+      </c>
+      <c r="I50">
+        <v>-3.196473</v>
+      </c>
+      <c r="J50">
+        <v>-6.250131</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C51" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D51" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:4">
+        <v>147</v>
+      </c>
+      <c r="E51">
+        <v>3.463939</v>
+      </c>
+      <c r="F51">
+        <v>10.358609</v>
+      </c>
+      <c r="I51">
+        <v>22.084185999999999</v>
+      </c>
+      <c r="J51">
+        <v>20.907556</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C52" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D52" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:4">
+        <v>149</v>
+      </c>
+      <c r="E52">
+        <v>4.211946</v>
+      </c>
+      <c r="F52">
+        <v>16.100145</v>
+      </c>
+      <c r="I52">
+        <v>18.952994</v>
+      </c>
+      <c r="J52">
+        <v>18.858072</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C53" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D53" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:4">
+        <v>151</v>
+      </c>
+      <c r="E53">
+        <v>0.183152</v>
+      </c>
+      <c r="F53">
+        <v>1.98881</v>
+      </c>
+      <c r="I53">
+        <v>1.552243</v>
+      </c>
+      <c r="J53">
+        <v>1.540787</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D54" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:4">
+        <v>153</v>
+      </c>
+      <c r="G54">
+        <v>32.658393</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B55" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D55" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:4">
+        <v>155</v>
+      </c>
+      <c r="E55">
+        <v>0.80135</v>
+      </c>
+      <c r="F55">
+        <v>-2.172509</v>
+      </c>
+      <c r="H55">
+        <v>-16.140535</v>
+      </c>
+      <c r="I55">
+        <v>-0.14474</v>
+      </c>
+      <c r="J55">
+        <v>-0.298941</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B56" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D56" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:4">
+        <v>157</v>
+      </c>
+      <c r="E56">
+        <v>1.648245</v>
+      </c>
+      <c r="F56">
+        <v>-6.827198</v>
+      </c>
+      <c r="G56">
+        <v>192.619203</v>
+      </c>
+      <c r="H56">
+        <v>-16.901842</v>
+      </c>
+      <c r="I56">
+        <v>-39.883942</v>
+      </c>
+      <c r="J56">
+        <v>-1.0005710000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B57" t="s">
+        <v>159</v>
+      </c>
+      <c r="C57" t="s">
+        <v>74</v>
+      </c>
+      <c r="D57" t="s">
+        <v>160</v>
+      </c>
+      <c r="E57">
+        <v>5.533368</v>
+      </c>
+      <c r="F57">
+        <v>0.220492</v>
+      </c>
+      <c r="I57">
+        <v>0.85361</v>
+      </c>
+      <c r="J57">
+        <v>1.241338</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
         <v>158</v>
       </c>
-      <c r="C57" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B58" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D58" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:4">
+        <v>162</v>
+      </c>
+      <c r="E58">
+        <v>340.50472400000001</v>
+      </c>
+      <c r="F58">
+        <v>10.544714</v>
+      </c>
+      <c r="I58">
+        <v>9.160188</v>
+      </c>
+      <c r="J58">
+        <v>11.918246</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B59" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D59" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:4">
+        <v>164</v>
+      </c>
+      <c r="E59">
+        <v>5.634655</v>
+      </c>
+      <c r="F59">
+        <v>0.225535</v>
+      </c>
+      <c r="I59">
+        <v>0.952791</v>
+      </c>
+      <c r="J59">
+        <v>1.406737</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D60" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:4">
+        <v>166</v>
+      </c>
+      <c r="E60">
+        <v>9.596535</v>
+      </c>
+      <c r="F60">
+        <v>0.268163</v>
+      </c>
+      <c r="I60">
+        <v>1.290404</v>
+      </c>
+      <c r="J60">
+        <v>2.437516</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B61" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D61" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:4">
+        <v>168</v>
+      </c>
+      <c r="E61">
+        <v>36.714764</v>
+      </c>
+      <c r="I61">
+        <v>4.996755</v>
+      </c>
+      <c r="J61">
+        <v>7.43369</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B62" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C62" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D62" t="s">
+        <v>171</v>
+      </c>
+      <c r="E62">
+        <v>9.941505</v>
+      </c>
+      <c r="I62">
+        <v>73.047415000000001</v>
+      </c>
+      <c r="J62">
+        <v>49.100783</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" t="s">
+        <v>158</v>
+      </c>
+      <c r="B63" t="s">
+        <v>172</v>
+      </c>
+      <c r="C63" t="s">
         <v>170</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D63" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:4">
+        <v>173</v>
+      </c>
+      <c r="E63">
+        <v>27.165935</v>
+      </c>
+      <c r="F63">
+        <v>1476.39243800000008</v>
+      </c>
+      <c r="I63">
+        <v>100.23380899999999</v>
+      </c>
+      <c r="J63">
+        <v>102.582866</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B64" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C64" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D64" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:4">
+        <v>175</v>
+      </c>
+      <c r="E64">
+        <v>23.0018579999999986</v>
+      </c>
+      <c r="F64">
+        <v>0.514273</v>
+      </c>
+      <c r="I64">
+        <v>18.751644</v>
+      </c>
+      <c r="J64">
+        <v>30.730412</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B65" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C65" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D65" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:4">
+        <v>177</v>
+      </c>
+      <c r="E65">
+        <v>18.692459</v>
+      </c>
+      <c r="I65">
+        <v>65.930406</v>
+      </c>
+      <c r="J65">
+        <v>72.843228</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B66" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C66" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D66" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:4">
+        <v>179</v>
+      </c>
+      <c r="E66">
+        <v>20.498602</v>
+      </c>
+      <c r="I66">
+        <v>75.138953</v>
+      </c>
+      <c r="J66">
+        <v>82.024034</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B67" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C67" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D67" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:4">
+        <v>181</v>
+      </c>
+      <c r="E67">
+        <v>14.250904</v>
+      </c>
+      <c r="F67">
+        <v>0.514273</v>
+      </c>
+      <c r="I67">
+        <v>25.868653</v>
+      </c>
+      <c r="J67">
+        <v>6.987966</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B68" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C68" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D68" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:4">
+        <v>183</v>
+      </c>
+      <c r="E68">
+        <v>27.670258</v>
+      </c>
+      <c r="F68">
+        <v>141.97878399999999</v>
+      </c>
+      <c r="I68">
+        <v>209.80372800000001</v>
+      </c>
+      <c r="J68">
+        <v>107.781965</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B69" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" t="s">
+        <v>81</v>
+      </c>
+      <c r="D69" t="s">
+        <v>186</v>
+      </c>
+      <c r="F69">
+        <v>-97.440065</v>
+      </c>
+      <c r="J69">
+        <v>9.92341</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" t="s">
         <v>184</v>
       </c>
-      <c r="C69" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B70" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C70" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D70" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:4">
+        <v>188</v>
+      </c>
+      <c r="F70">
+        <v>3.35097</v>
+      </c>
+      <c r="G70">
+        <v>104.089971000000006</v>
+      </c>
+      <c r="H70">
+        <v>-1674.10281299999997</v>
+      </c>
+      <c r="I70">
+        <v>-54.119169</v>
+      </c>
+      <c r="J70">
+        <v>-292.871422</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B71" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C71" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D71" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:4">
+        <v>190</v>
+      </c>
+      <c r="F71">
+        <v>-26.804124</v>
+      </c>
+      <c r="G71">
+        <v>94.43069800000001</v>
+      </c>
+      <c r="H71">
+        <v>-1237.94076199999995</v>
+      </c>
+      <c r="I71">
+        <v>-45.44592</v>
+      </c>
+      <c r="J71">
+        <v>-234.029136999999992</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B72" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C72" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D72" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:4">
+        <v>192</v>
+      </c>
+      <c r="F72">
+        <v>-35.757026</v>
+      </c>
+      <c r="G72">
+        <v>0.308276</v>
+      </c>
+      <c r="H72">
+        <v>-4.321659</v>
+      </c>
+      <c r="I72">
+        <v>10.592776</v>
+      </c>
+      <c r="J72">
+        <v>-24.410809</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B73" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C73" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D73" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:4">
+        <v>194</v>
+      </c>
+      <c r="F73">
+        <v>-8.389746</v>
+      </c>
+      <c r="G73">
+        <v>0.374926</v>
+      </c>
+      <c r="H73">
+        <v>-5.873986</v>
+      </c>
+      <c r="I73">
+        <v>-9.617891</v>
+      </c>
+      <c r="J73">
+        <v>-41.807313</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B74" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C74" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D74" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:4">
+        <v>196</v>
+      </c>
+      <c r="F74">
+        <v>-73.026786999999999</v>
+      </c>
+      <c r="H74">
+        <v>2.885181</v>
+      </c>
+      <c r="I74">
+        <v>96.43463800000001</v>
+      </c>
+      <c r="J74">
+        <v>9.586524</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B75" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C75" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D75" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:4">
+        <v>198</v>
+      </c>
+      <c r="F75">
+        <v>-92.34473699999999</v>
+      </c>
+      <c r="I75">
+        <v>6303.63288699999976</v>
+      </c>
+      <c r="J75">
+        <v>4.066764</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B76" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C76" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D76" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:4">
+        <v>200</v>
+      </c>
+      <c r="F76">
+        <v>-120.75389199999999</v>
+      </c>
+      <c r="G76">
+        <v>95.52104</v>
+      </c>
+      <c r="H76">
+        <v>-2169.22042999999985</v>
+      </c>
+      <c r="I76">
+        <v>42.575372</v>
+      </c>
+      <c r="J76">
+        <v>-114.935534</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B77" t="s">
+        <v>202</v>
+      </c>
+      <c r="C77" t="s">
+        <v>52</v>
+      </c>
+      <c r="D77" t="s">
+        <v>203</v>
+      </c>
+      <c r="E77">
+        <v>-20801.0</v>
+      </c>
+      <c r="F77">
+        <v>-23740.0</v>
+      </c>
+      <c r="G77">
+        <v>1031.0</v>
+      </c>
+      <c r="H77">
+        <v>-16229.0</v>
+      </c>
+      <c r="I77">
+        <v>-20304.0</v>
+      </c>
+      <c r="J77">
+        <v>-93128.0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" t="s">
         <v>201</v>
       </c>
-      <c r="C77" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B78" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C78" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D78" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:4">
+        <v>205</v>
+      </c>
+      <c r="E78">
+        <v>-0.721407</v>
+      </c>
+      <c r="F78">
+        <v>-32.162356</v>
+      </c>
+      <c r="I78">
+        <v>-6.694296</v>
+      </c>
+      <c r="J78">
+        <v>-27.93273</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B79" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C79" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D79" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:4">
+        <v>207</v>
+      </c>
+      <c r="E79">
+        <v>-9.428002</v>
+      </c>
+      <c r="F79">
+        <v>-39.891785</v>
+      </c>
+      <c r="G79">
+        <v>1.732453</v>
+      </c>
+      <c r="H79">
+        <v>-26.505847</v>
+      </c>
+      <c r="I79">
+        <v>-16.881594</v>
+      </c>
+      <c r="J79">
+        <v>-70.656965</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C80" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D80" t="s">
-        <v>208</v>
+        <v>209</v>
+      </c>
+      <c r="E80">
+        <v>-3.99181</v>
+      </c>
+      <c r="F80">
+        <v>-7.091542</v>
+      </c>
+      <c r="G80">
+        <v>0.307031</v>
+      </c>
+      <c r="H80">
+        <v>-5.051278</v>
+      </c>
+      <c r="I80">
+        <v>-5.714318</v>
+      </c>
+      <c r="J80">
+        <v>-34.673954</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E3">
         <v>6004.0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E4">
         <v>996.0</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E8">
         <v>996.0</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B10" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D10" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C11" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D11" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E12">
         <v>996.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D13" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B14" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D14" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2"/>
+  <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D2" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C3" t="s">
         <v>238</v>
+      </c>
+      <c r="D3" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
+        <v>243</v>
+      </c>
+      <c r="B4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D4" t="s">
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>