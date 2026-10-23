--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -20,110 +20,113 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Prehľad" sheetId="1" r:id="rId4"/>
     <sheet name="Financie" sheetId="2" r:id="rId5"/>
     <sheet name="Ukazovatele" sheetId="3" r:id="rId6"/>
     <sheet name="Osoby" sheetId="4" r:id="rId7"/>
     <sheet name="Udalosti" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>Názov</t>
   </si>
   <si>
     <t>AUTOPOLIS, a.s.</t>
   </si>
   <si>
     <t>IČO</t>
   </si>
   <si>
     <t>Právna forma</t>
   </si>
   <si>
     <t>Akciová spoločnosť</t>
   </si>
   <si>
     <t>Stav</t>
   </si>
   <si>
     <t>Aktívny</t>
   </si>
   <si>
     <t>Sídlo</t>
   </si>
   <si>
     <t>Panónska cesta 32, 851 04 Bratislava</t>
   </si>
   <si>
     <t>Vznik</t>
   </si>
   <si>
     <t>29.09.1997</t>
   </si>
   <si>
     <t>Zánik</t>
   </si>
   <si>
     <t>SK NACE</t>
   </si>
   <si>
     <t>Základné imanie (€)</t>
   </si>
   <si>
     <t>Počet zamestnancov (ŠÚ SR)</t>
   </si>
   <si>
+    <t>50 – 99 zamestnancov</t>
+  </si>
+  <si>
     <t>Preverto skóre (%)</t>
   </si>
   <si>
     <t>Profil</t>
   </si>
   <si>
     <t>https://preverto.sk/firma/35728311-autopolis-as</t>
   </si>
   <si>
     <t>Zdroj</t>
   </si>
   <si>
-    <t>preverto.sk – údaje z verejných registrov SR, vygenerované 22.10.2026</t>
+    <t>preverto.sk – údaje z verejných registrov SR, vygenerované 23.10.2026</t>
   </si>
   <si>
     <t>Položka (€)</t>
   </si>
   <si>
     <t>Tržby</t>
   </si>
   <si>
     <t>Výnosy z hospodárskej činnosti</t>
   </si>
   <si>
     <t>Náklady na predaný tovar</t>
   </si>
   <si>
     <t>Spotreba a služby</t>
   </si>
   <si>
     <t>Osobné náklady</t>
   </si>
   <si>
     <t>Odpisy</t>
   </si>
   <si>
     <t>Pridaná hodnota</t>
   </si>
@@ -833,50 +836,65 @@
     <t>Martin Kuki</t>
   </si>
   <si>
     <t>12.02.2020</t>
   </si>
   <si>
     <t>Dátum</t>
   </si>
   <si>
     <t>Udalosť</t>
   </si>
   <si>
     <t>Závažnosť</t>
   </si>
   <si>
     <t>21.10.2026</t>
   </si>
   <si>
     <t>Registrácia pre DPH</t>
   </si>
   <si>
     <t>info</t>
   </si>
   <si>
     <t>fs-lists</t>
+  </si>
+  <si>
+    <t>30.03.2026</t>
+  </si>
+  <si>
+    <t>Uložená účtovná závierka za rok 2025</t>
+  </si>
+  <si>
+    <t>ruz</t>
+  </si>
+  <si>
+    <t>31.03.2025</t>
+  </si>
+  <si>
+    <t>Uložená účtovná závierka za rok 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1277,1998 +1295,3898 @@
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
         <v>4781</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9">
         <v>400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>14</v>
       </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="B11">
+        <v>80.68000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A26"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:1">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1">
+        <v>21</v>
+      </c>
+      <c r="B1">
+        <v>2020</v>
+      </c>
+      <c r="C1">
+        <v>2021</v>
+      </c>
+      <c r="D1">
+        <v>2022</v>
+      </c>
+      <c r="E1">
+        <v>2023</v>
+      </c>
+      <c r="F1">
+        <v>2024</v>
+      </c>
+      <c r="G1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:1">
+        <v>22</v>
+      </c>
+      <c r="B2">
+        <v>33555940.0</v>
+      </c>
+      <c r="C2">
+        <v>43644085.0</v>
+      </c>
+      <c r="D2">
+        <v>57923958.0</v>
+      </c>
+      <c r="E2">
+        <v>68672290.0</v>
+      </c>
+      <c r="F2">
+        <v>67753006.0</v>
+      </c>
+      <c r="G2">
+        <v>60757097.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:1">
+        <v>23</v>
+      </c>
+      <c r="B3">
+        <v>34010286.0</v>
+      </c>
+      <c r="C3">
+        <v>44328943.0</v>
+      </c>
+      <c r="D3">
+        <v>58422648.0</v>
+      </c>
+      <c r="E3">
+        <v>69482329.0</v>
+      </c>
+      <c r="F3">
+        <v>68361433.0</v>
+      </c>
+      <c r="G3">
+        <v>61186734.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:1">
+        <v>24</v>
+      </c>
+      <c r="B4">
+        <v>26407217.0</v>
+      </c>
+      <c r="C4">
+        <v>35814008.0</v>
+      </c>
+      <c r="D4">
+        <v>47973094.0</v>
+      </c>
+      <c r="E4">
+        <v>57571528.0</v>
+      </c>
+      <c r="F4">
+        <v>57016202.0</v>
+      </c>
+      <c r="G4">
+        <v>51051787.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:1">
+        <v>25</v>
+      </c>
+      <c r="B5">
+        <v>4432009.0</v>
+      </c>
+      <c r="C5">
+        <v>4882249.0</v>
+      </c>
+      <c r="D5">
+        <v>5895552.0</v>
+      </c>
+      <c r="E5">
+        <v>6294960.0</v>
+      </c>
+      <c r="F5">
+        <v>6221030.0</v>
+      </c>
+      <c r="G5">
+        <v>5941464.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:1">
+        <v>26</v>
+      </c>
+      <c r="B6">
+        <v>2370038.0</v>
+      </c>
+      <c r="C6">
+        <v>2755703.0</v>
+      </c>
+      <c r="D6">
+        <v>3545896.0</v>
+      </c>
+      <c r="E6">
+        <v>4101735.0</v>
+      </c>
+      <c r="F6">
+        <v>3966873.0</v>
+      </c>
+      <c r="G6">
+        <v>3392172.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:1">
+        <v>27</v>
+      </c>
+      <c r="B7">
+        <v>84918.0</v>
+      </c>
+      <c r="C7">
+        <v>92238.0</v>
+      </c>
+      <c r="D7">
+        <v>165033.0</v>
+      </c>
+      <c r="E7">
+        <v>165340.0</v>
+      </c>
+      <c r="F7">
+        <v>98774.0</v>
+      </c>
+      <c r="G7">
+        <v>83978.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:1">
+        <v>28</v>
+      </c>
+      <c r="B8">
+        <v>2709678.0</v>
+      </c>
+      <c r="C8">
+        <v>2945213.0</v>
+      </c>
+      <c r="D8">
+        <v>4058861.0</v>
+      </c>
+      <c r="E8">
+        <v>4698073.0</v>
+      </c>
+      <c r="F8">
+        <v>4403157.0</v>
+      </c>
+      <c r="G8">
+        <v>3834916.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:1">
+        <v>29</v>
+      </c>
+      <c r="B9">
+        <v>690200.0</v>
+      </c>
+      <c r="C9">
+        <v>706826.0</v>
+      </c>
+      <c r="D9">
+        <v>872541.0</v>
+      </c>
+      <c r="E9">
+        <v>1100377.0</v>
+      </c>
+      <c r="F9">
+        <v>874137.0</v>
+      </c>
+      <c r="G9">
+        <v>638185.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:1">
+        <v>30</v>
+      </c>
+      <c r="B10">
+        <v>605282.0</v>
+      </c>
+      <c r="C10">
+        <v>614588.0</v>
+      </c>
+      <c r="D10">
+        <v>707508.0</v>
+      </c>
+      <c r="E10">
+        <v>935037.0</v>
+      </c>
+      <c r="F10">
+        <v>775363.0</v>
+      </c>
+      <c r="G10">
+        <v>554207.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:1">
+        <v>31</v>
+      </c>
+      <c r="B11">
+        <v>-41620.0</v>
+      </c>
+      <c r="C11">
+        <v>-34419.0</v>
+      </c>
+      <c r="D11">
+        <v>-38936.0</v>
+      </c>
+      <c r="E11">
+        <v>-114943.0</v>
+      </c>
+      <c r="F11">
+        <v>-172184.0</v>
+      </c>
+      <c r="G11">
+        <v>-154785.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:1">
+        <v>32</v>
+      </c>
+      <c r="B12">
+        <v>563662.0</v>
+      </c>
+      <c r="C12">
+        <v>580169.0</v>
+      </c>
+      <c r="D12">
+        <v>668572.0</v>
+      </c>
+      <c r="E12">
+        <v>820094.0</v>
+      </c>
+      <c r="F12">
+        <v>603179.0</v>
+      </c>
+      <c r="G12">
+        <v>399422.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:1">
+        <v>33</v>
+      </c>
+      <c r="B13">
+        <v>119419.0</v>
+      </c>
+      <c r="C13">
+        <v>124163.0</v>
+      </c>
+      <c r="D13">
+        <v>121489.0</v>
+      </c>
+      <c r="E13">
+        <v>205457.0</v>
+      </c>
+      <c r="F13">
+        <v>110793.0</v>
+      </c>
+      <c r="G13">
+        <v>98144.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:1">
+        <v>34</v>
+      </c>
+      <c r="B14">
+        <v>444243.0</v>
+      </c>
+      <c r="C14">
+        <v>456006.0</v>
+      </c>
+      <c r="D14">
+        <v>547083.0</v>
+      </c>
+      <c r="E14">
+        <v>614637.0</v>
+      </c>
+      <c r="F14">
+        <v>492386.0</v>
+      </c>
+      <c r="G14">
+        <v>301278.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:1">
+        <v>35</v>
+      </c>
+      <c r="B15">
+        <v>7993097.0</v>
+      </c>
+      <c r="C15">
+        <v>8121710.0</v>
+      </c>
+      <c r="D15">
+        <v>9133305.0</v>
+      </c>
+      <c r="E15">
+        <v>10959194.0</v>
+      </c>
+      <c r="F15">
+        <v>11510515.0</v>
+      </c>
+      <c r="G15">
+        <v>10599414.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:1">
+        <v>36</v>
+      </c>
+      <c r="B16">
+        <v>238186.0</v>
+      </c>
+      <c r="C16">
+        <v>327150.0</v>
+      </c>
+      <c r="D16">
+        <v>670489.0</v>
+      </c>
+      <c r="E16">
+        <v>519145.0</v>
+      </c>
+      <c r="F16">
+        <v>486906.0</v>
+      </c>
+      <c r="G16">
+        <v>446659.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:1">
+        <v>37</v>
+      </c>
+      <c r="B17">
+        <v>7174154.0</v>
+      </c>
+      <c r="C17">
+        <v>7389746.0</v>
+      </c>
+      <c r="D17">
+        <v>8131337.0</v>
+      </c>
+      <c r="E17">
+        <v>10017054.0</v>
+      </c>
+      <c r="F17">
+        <v>10356786.0</v>
+      </c>
+      <c r="G17">
+        <v>9305822.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:1">
+        <v>38</v>
+      </c>
+      <c r="B18">
+        <v>5087616.0</v>
+      </c>
+      <c r="C18">
+        <v>5014659.0</v>
+      </c>
+      <c r="D18">
+        <v>5334893.0</v>
+      </c>
+      <c r="E18">
+        <v>7204594.0</v>
+      </c>
+      <c r="F18">
+        <v>6930364.0</v>
+      </c>
+      <c r="G18">
+        <v>5893840.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:1">
+        <v>39</v>
+      </c>
+      <c r="B19">
+        <v>968142.0</v>
+      </c>
+      <c r="C19">
+        <v>1203729.0</v>
+      </c>
+      <c r="D19">
+        <v>918851.0</v>
+      </c>
+      <c r="E19">
+        <v>1909345.0</v>
+      </c>
+      <c r="F19">
+        <v>1944895.0</v>
+      </c>
+      <c r="G19">
+        <v>2353601.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:1">
+        <v>40</v>
+      </c>
+      <c r="B20">
+        <v>1118396.0</v>
+      </c>
+      <c r="C20">
+        <v>1171358.0</v>
+      </c>
+      <c r="D20">
+        <v>1877593.0</v>
+      </c>
+      <c r="E20">
+        <v>903115.0</v>
+      </c>
+      <c r="F20">
+        <v>1481527.0</v>
+      </c>
+      <c r="G20">
+        <v>1058381.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:1">
+        <v>41</v>
+      </c>
+      <c r="B21">
+        <v>1292886.0</v>
+      </c>
+      <c r="C21">
+        <v>1608892.0</v>
+      </c>
+      <c r="D21">
+        <v>1632760.0</v>
+      </c>
+      <c r="E21">
+        <v>1747395.0</v>
+      </c>
+      <c r="F21">
+        <v>1141580.0</v>
+      </c>
+      <c r="G21">
+        <v>950472.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:1">
+        <v>42</v>
+      </c>
+      <c r="B22">
+        <v>6691059.0</v>
+      </c>
+      <c r="C22">
+        <v>6487599.0</v>
+      </c>
+      <c r="D22">
+        <v>7465794.0</v>
+      </c>
+      <c r="E22">
+        <v>9186284.0</v>
+      </c>
+      <c r="F22">
+        <v>10056628.0</v>
+      </c>
+      <c r="G22">
+        <v>9278384.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:1">
+        <v>43</v>
+      </c>
+      <c r="B23">
+        <v>5911678.0</v>
+      </c>
+      <c r="C23">
+        <v>6121241.0</v>
+      </c>
+      <c r="D23">
+        <v>5991529.0</v>
+      </c>
+      <c r="E23">
+        <v>7739253.0</v>
+      </c>
+      <c r="F23">
+        <v>8689526.0</v>
+      </c>
+      <c r="G23">
+        <v>8659523.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:1">
+        <v>44</v>
+      </c>
+      <c r="B24">
+        <v>50780.0</v>
+      </c>
+      <c r="C24">
+        <v>36737.0</v>
+      </c>
+      <c r="D24">
+        <v>185656.0</v>
+      </c>
+      <c r="E24">
+        <v>174624.0</v>
+      </c>
+      <c r="F24">
+        <v>21611.0</v>
+      </c>
+      <c r="G24">
+        <v>20498.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:1">
+        <v>45</v>
+      </c>
+      <c r="E25">
+        <v>496239.0</v>
+      </c>
+      <c r="F25">
+        <v>300000.0</v>
+      </c>
+      <c r="G25">
+        <v>300000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="B26">
+        <v>-1118396.0</v>
+      </c>
+      <c r="C26">
+        <v>-1171358.0</v>
+      </c>
+      <c r="D26">
+        <v>-1877593.0</v>
+      </c>
+      <c r="E26">
+        <v>-406876.0</v>
+      </c>
+      <c r="F26">
+        <v>-1181527.0</v>
+      </c>
+      <c r="G26">
+        <v>-758381.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D80"/>
+  <dimension ref="A1:J80"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E1">
+        <v>2020</v>
+      </c>
+      <c r="F1">
+        <v>2021</v>
+      </c>
+      <c r="G1">
+        <v>2022</v>
+      </c>
+      <c r="H1">
+        <v>2023</v>
+      </c>
+      <c r="I1">
+        <v>2024</v>
+      </c>
+      <c r="J1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E2">
+        <v>33555940.0</v>
+      </c>
+      <c r="F2">
+        <v>43644085.0</v>
+      </c>
+      <c r="G2">
+        <v>57923958.0</v>
+      </c>
+      <c r="H2">
+        <v>68672290.0</v>
+      </c>
+      <c r="I2">
+        <v>67753006.0</v>
+      </c>
+      <c r="J2">
+        <v>60757097.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E3">
+        <v>34010286.0</v>
+      </c>
+      <c r="F3">
+        <v>44328943.0</v>
+      </c>
+      <c r="G3">
+        <v>58422648.0</v>
+      </c>
+      <c r="H3">
+        <v>69482329.0</v>
+      </c>
+      <c r="I3">
+        <v>68361433.0</v>
+      </c>
+      <c r="J3">
+        <v>61186734.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E4">
+        <v>444243.0</v>
+      </c>
+      <c r="F4">
+        <v>456006.0</v>
+      </c>
+      <c r="G4">
+        <v>547083.0</v>
+      </c>
+      <c r="H4">
+        <v>614637.0</v>
+      </c>
+      <c r="I4">
+        <v>492386.0</v>
+      </c>
+      <c r="J4">
+        <v>301278.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5">
+        <v>563662.0</v>
+      </c>
+      <c r="F5">
+        <v>580169.0</v>
+      </c>
+      <c r="G5">
+        <v>668572.0</v>
+      </c>
+      <c r="H5">
+        <v>820094.0</v>
+      </c>
+      <c r="I5">
+        <v>603179.0</v>
+      </c>
+      <c r="J5">
+        <v>399422.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E6">
+        <v>690200.0</v>
+      </c>
+      <c r="F6">
+        <v>706826.0</v>
+      </c>
+      <c r="G6">
+        <v>872541.0</v>
+      </c>
+      <c r="H6">
+        <v>1100377.0</v>
+      </c>
+      <c r="I6">
+        <v>874137.0</v>
+      </c>
+      <c r="J6">
+        <v>638185.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7">
+        <v>584520.0</v>
+      </c>
+      <c r="F7">
+        <v>601409.0</v>
+      </c>
+      <c r="G7">
+        <v>694071.0</v>
+      </c>
+      <c r="H7">
+        <v>930936.0</v>
+      </c>
+      <c r="I7">
+        <v>788638.0</v>
+      </c>
+      <c r="J7">
+        <v>561804.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D8" t="s">
+        <v>60</v>
+      </c>
+      <c r="E8">
+        <v>2709678.0</v>
+      </c>
+      <c r="F8">
+        <v>2945213.0</v>
+      </c>
+      <c r="G8">
+        <v>4058861.0</v>
+      </c>
+      <c r="H8">
+        <v>4698073.0</v>
+      </c>
+      <c r="I8">
+        <v>4403157.0</v>
+      </c>
+      <c r="J8">
+        <v>3834916.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" t="s">
+        <v>52</v>
+      </c>
+      <c r="D9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9">
+        <v>7993097.0</v>
+      </c>
+      <c r="F9">
+        <v>8121710.0</v>
+      </c>
+      <c r="G9">
+        <v>9133305.0</v>
+      </c>
+      <c r="H9">
+        <v>10959194.0</v>
+      </c>
+      <c r="I9">
+        <v>11510515.0</v>
+      </c>
+      <c r="J9">
+        <v>10599414.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10">
+        <v>1292886.0</v>
+      </c>
+      <c r="F10">
+        <v>1608892.0</v>
+      </c>
+      <c r="G10">
+        <v>1632760.0</v>
+      </c>
+      <c r="H10">
+        <v>1747395.0</v>
+      </c>
+      <c r="I10">
+        <v>1141580.0</v>
+      </c>
+      <c r="J10">
+        <v>950472.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11">
+        <v>6691059.0</v>
+      </c>
+      <c r="F11">
+        <v>6487599.0</v>
+      </c>
+      <c r="G11">
+        <v>7465794.0</v>
+      </c>
+      <c r="H11">
+        <v>9186284.0</v>
+      </c>
+      <c r="I11">
+        <v>10056628.0</v>
+      </c>
+      <c r="J11">
+        <v>9278384.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12">
+        <v>1118396.0</v>
+      </c>
+      <c r="F12">
+        <v>1171358.0</v>
+      </c>
+      <c r="G12">
+        <v>1877593.0</v>
+      </c>
+      <c r="H12">
+        <v>903115.0</v>
+      </c>
+      <c r="I12">
+        <v>1481527.0</v>
+      </c>
+      <c r="J12">
+        <v>1058381.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>46</v>
       </c>
-      <c r="B1" t="s">
-[...16 lines deleted...]
-      <c r="C2" t="s">
+      <c r="C13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" t="s">
+        <v>67</v>
+      </c>
+      <c r="E13">
+        <v>-1118396.0</v>
+      </c>
+      <c r="F13">
+        <v>-1171358.0</v>
+      </c>
+      <c r="G13">
+        <v>-1877593.0</v>
+      </c>
+      <c r="H13">
+        <v>-406876.0</v>
+      </c>
+      <c r="I13">
+        <v>-1181527.0</v>
+      </c>
+      <c r="J13">
+        <v>-758381.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
         <v>51</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" t="s">
         <v>52</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14">
+        <v>2370038.0</v>
+      </c>
+      <c r="F14">
+        <v>2755703.0</v>
+      </c>
+      <c r="G14">
+        <v>3545896.0</v>
+      </c>
+      <c r="H14">
+        <v>4101735.0</v>
+      </c>
+      <c r="I14">
+        <v>3966873.0</v>
+      </c>
+      <c r="J14">
+        <v>3392172.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
         <v>51</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      <c r="B4" t="s">
+      <c r="B15" t="s">
         <v>33</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C15" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15">
+        <v>119419.0</v>
+      </c>
+      <c r="F15">
+        <v>124163.0</v>
+      </c>
+      <c r="G15">
+        <v>121489.0</v>
+      </c>
+      <c r="H15">
+        <v>205457.0</v>
+      </c>
+      <c r="I15">
+        <v>110793.0</v>
+      </c>
+      <c r="J15">
+        <v>98144.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
         <v>51</v>
       </c>
-      <c r="D4" t="s">
-[...160 lines deleted...]
-      </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4">
+        <v>71</v>
+      </c>
+      <c r="E16">
+        <v>1262476.0</v>
+      </c>
+      <c r="F16">
+        <v>1268505.0</v>
+      </c>
+      <c r="G16">
+        <v>2139808.0</v>
+      </c>
+      <c r="H16">
+        <v>2277801.0</v>
+      </c>
+      <c r="I16">
+        <v>1667260.0</v>
+      </c>
+      <c r="J16">
+        <v>646299.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>75</v>
+      </c>
+      <c r="E17">
+        <v>1.213556</v>
+      </c>
+      <c r="F17">
+        <v>1.20723</v>
+      </c>
+      <c r="G17">
+        <v>1.357139</v>
+      </c>
+      <c r="H17">
+        <v>1.294318</v>
+      </c>
+      <c r="I17">
+        <v>1.19187</v>
+      </c>
+      <c r="J17">
+        <v>1.074634</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
         <v>72</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="B18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" t="s">
         <v>74</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4">
+        <v>77</v>
+      </c>
+      <c r="E18">
+        <v>0.352952</v>
+      </c>
+      <c r="F18">
+        <v>0.388007</v>
+      </c>
+      <c r="G18">
+        <v>0.466733</v>
+      </c>
+      <c r="H18">
+        <v>0.363402</v>
+      </c>
+      <c r="I18">
+        <v>0.394316</v>
+      </c>
+      <c r="J18">
+        <v>0.394015</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4">
+        <v>79</v>
+      </c>
+      <c r="E19">
+        <v>0.189184</v>
+      </c>
+      <c r="F19">
+        <v>0.19136</v>
+      </c>
+      <c r="G19">
+        <v>0.313375</v>
+      </c>
+      <c r="H19">
+        <v>0.116693</v>
+      </c>
+      <c r="I19">
+        <v>0.170496</v>
+      </c>
+      <c r="J19">
+        <v>0.122222</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D20" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20">
+        <v>15.794579</v>
+      </c>
+      <c r="F20">
+        <v>15.618694</v>
+      </c>
+      <c r="G20">
+        <v>23.428627</v>
+      </c>
+      <c r="H20">
+        <v>20.784384</v>
+      </c>
+      <c r="I20">
+        <v>14.484669</v>
+      </c>
+      <c r="J20">
+        <v>6.097497</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" t="s">
         <v>81</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4">
+        <v>84</v>
+      </c>
+      <c r="E21">
+        <v>13.992023</v>
+      </c>
+      <c r="F21">
+        <v>14.422554</v>
+      </c>
+      <c r="G21">
+        <v>20.557651</v>
+      </c>
+      <c r="H21">
+        <v>8.240706</v>
+      </c>
+      <c r="I21">
+        <v>12.871075</v>
+      </c>
+      <c r="J21">
+        <v>9.985278</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4">
+        <v>86</v>
+      </c>
+      <c r="E22">
+        <v>0.172311</v>
+      </c>
+      <c r="F22">
+        <v>0.166546</v>
+      </c>
+      <c r="G22">
+        <v>0.122742</v>
+      </c>
+      <c r="H22">
+        <v>0.097887</v>
+      </c>
+      <c r="I22">
+        <v>0.122344</v>
+      </c>
+      <c r="J22">
+        <v>0.180782</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23">
+        <v>83.710469</v>
+      </c>
+      <c r="F23">
+        <v>79.879717</v>
+      </c>
+      <c r="G23">
+        <v>81.742524</v>
+      </c>
+      <c r="H23">
+        <v>83.822624</v>
+      </c>
+      <c r="I23">
+        <v>87.36905299999999</v>
+      </c>
+      <c r="J23">
+        <v>87.53676400000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
         <v>87</v>
       </c>
-      <c r="C23" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4">
+        <v>91</v>
+      </c>
+      <c r="E24">
+        <v>16.175032</v>
+      </c>
+      <c r="F24">
+        <v>19.809769</v>
+      </c>
+      <c r="G24">
+        <v>17.87699</v>
+      </c>
+      <c r="H24">
+        <v>15.944558</v>
+      </c>
+      <c r="I24">
+        <v>9.917714</v>
+      </c>
+      <c r="J24">
+        <v>8.967213</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4">
+        <v>93</v>
+      </c>
+      <c r="E25">
+        <v>5.175289</v>
+      </c>
+      <c r="F25">
+        <v>4.03234</v>
+      </c>
+      <c r="G25">
+        <v>4.572499</v>
+      </c>
+      <c r="H25">
+        <v>5.257131</v>
+      </c>
+      <c r="I25">
+        <v>8.809394</v>
+      </c>
+      <c r="J25">
+        <v>9.76187</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4">
+        <v>95</v>
+      </c>
+      <c r="E26">
+        <v>6.182368</v>
+      </c>
+      <c r="F26">
+        <v>5.048014</v>
+      </c>
+      <c r="G26">
+        <v>5.593783</v>
+      </c>
+      <c r="H26">
+        <v>6.271732</v>
+      </c>
+      <c r="I26">
+        <v>10.082967999999999</v>
+      </c>
+      <c r="J26">
+        <v>11.151737</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4">
+        <v>97</v>
+      </c>
+      <c r="H27">
+        <v>4.528061</v>
+      </c>
+      <c r="I27">
+        <v>2.606313</v>
+      </c>
+      <c r="J27">
+        <v>2.830345</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4">
+        <v>99</v>
+      </c>
+      <c r="E28">
+        <v>0.635298</v>
+      </c>
+      <c r="F28">
+        <v>0.452331</v>
+      </c>
+      <c r="G28">
+        <v>2.032736</v>
+      </c>
+      <c r="H28">
+        <v>1.593402</v>
+      </c>
+      <c r="I28">
+        <v>0.18775</v>
+      </c>
+      <c r="J28">
+        <v>0.193388</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4">
+        <v>101</v>
+      </c>
+      <c r="E29">
+        <v>73.959793</v>
+      </c>
+      <c r="F29">
+        <v>75.368869</v>
+      </c>
+      <c r="G29">
+        <v>65.600886</v>
+      </c>
+      <c r="H29">
+        <v>70.618816</v>
+      </c>
+      <c r="I29">
+        <v>75.49207</v>
+      </c>
+      <c r="J29">
+        <v>81.69813000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D30" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4">
+        <v>103</v>
+      </c>
+      <c r="E30">
+        <v>28.023779999999999</v>
+      </c>
+      <c r="F30">
+        <v>28.314925</v>
+      </c>
+      <c r="G30">
+        <v>27.219538</v>
+      </c>
+      <c r="H30">
+        <v>8.398766</v>
+      </c>
+      <c r="I30">
+        <v>4.252358</v>
+      </c>
+      <c r="J30">
+        <v>3.459768</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C31" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D31" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4">
+        <v>105</v>
+      </c>
+      <c r="E31">
+        <v>-1.620394</v>
+      </c>
+      <c r="F31">
+        <v>-1.657208</v>
+      </c>
+      <c r="G31">
+        <v>-2.151868</v>
+      </c>
+      <c r="H31">
+        <v>-0.369761</v>
+      </c>
+      <c r="I31">
+        <v>-1.35165</v>
+      </c>
+      <c r="J31">
+        <v>-1.18834</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D32" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4">
+        <v>108</v>
+      </c>
+      <c r="E32">
+        <v>10.531129</v>
+      </c>
+      <c r="F32">
+        <v>9.696852</v>
+      </c>
+      <c r="G32">
+        <v>7.847318</v>
+      </c>
+      <c r="H32">
+        <v>10.619761</v>
+      </c>
+      <c r="I32">
+        <v>14.50555</v>
+      </c>
+      <c r="J32">
+        <v>21.33647</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B33" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C33" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4">
+        <v>110</v>
+      </c>
+      <c r="E33">
+        <v>5.641247</v>
+      </c>
+      <c r="F33">
+        <v>5.030197</v>
+      </c>
+      <c r="G33">
+        <v>2.712074</v>
+      </c>
+      <c r="H33">
+        <v>3.702278</v>
+      </c>
+      <c r="I33">
+        <v>2.388944</v>
+      </c>
+      <c r="J33">
+        <v>2.173851</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B34" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C34" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D34" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4">
+        <v>112</v>
+      </c>
+      <c r="E34">
+        <v>5.428052</v>
+      </c>
+      <c r="F34">
+        <v>4.917903</v>
+      </c>
+      <c r="G34">
+        <v>2.435178</v>
+      </c>
+      <c r="H34">
+        <v>3.365909</v>
+      </c>
+      <c r="I34">
+        <v>2.344559</v>
+      </c>
+      <c r="J34">
+        <v>2.127959</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C35" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D35" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4">
+        <v>114</v>
+      </c>
+      <c r="E35">
+        <v>0.193226</v>
+      </c>
+      <c r="F35">
+        <v>0.247995</v>
+      </c>
+      <c r="G35">
+        <v>0.218699</v>
+      </c>
+      <c r="H35">
+        <v>0.190218</v>
+      </c>
+      <c r="I35">
+        <v>0.113515</v>
+      </c>
+      <c r="J35">
+        <v>0.102439</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C36" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D36" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:4">
+        <v>116</v>
+      </c>
+      <c r="E36">
+        <v>30.938536</v>
+      </c>
+      <c r="F36">
+        <v>24.86183</v>
+      </c>
+      <c r="G36">
+        <v>24.498395</v>
+      </c>
+      <c r="H36">
+        <v>22.891218</v>
+      </c>
+      <c r="I36">
+        <v>35.039155999999998</v>
+      </c>
+      <c r="J36">
+        <v>42.084353999999998</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C37" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D37" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:4">
+        <v>118</v>
+      </c>
+      <c r="E37">
+        <v>4.612017</v>
+      </c>
+      <c r="F37">
+        <v>8.285029</v>
+      </c>
+      <c r="G37">
+        <v>6.631521</v>
+      </c>
+      <c r="H37">
+        <v>5.956259</v>
+      </c>
+      <c r="I37">
+        <v>1.469908</v>
+      </c>
+      <c r="J37">
+        <v>1.596258</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B38" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C38" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D38" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:4">
+        <v>120</v>
+      </c>
+      <c r="E38">
+        <v>1.195106</v>
+      </c>
+      <c r="F38">
+        <v>1.46527</v>
+      </c>
+      <c r="G38">
+        <v>3.505522</v>
+      </c>
+      <c r="H38">
+        <v>3.909612</v>
+      </c>
+      <c r="I38">
+        <v>2.488212</v>
+      </c>
+      <c r="J38">
+        <v>1.169404</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B39" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C39" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D39" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:4">
+        <v>122</v>
+      </c>
+      <c r="E39">
+        <v>81.066764000000006</v>
+      </c>
+      <c r="F39">
+        <v>87.77318099999999</v>
+      </c>
+      <c r="G39">
+        <v>73.53540700000001</v>
+      </c>
+      <c r="H39">
+        <v>79.694869</v>
+      </c>
+      <c r="I39">
+        <v>78.868593</v>
+      </c>
+      <c r="J39">
+        <v>88.388614</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B40" t="s">
+        <v>124</v>
+      </c>
+      <c r="C40" t="s">
+        <v>81</v>
+      </c>
+      <c r="D40" t="s">
+        <v>125</v>
+      </c>
+      <c r="E40">
+        <v>34.36057</v>
+      </c>
+      <c r="F40">
+        <v>28.34286</v>
+      </c>
+      <c r="G40">
+        <v>33.506639</v>
+      </c>
+      <c r="H40">
+        <v>35.174474</v>
+      </c>
+      <c r="I40">
+        <v>43.131975</v>
+      </c>
+      <c r="J40">
+        <v>31.697725</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" t="s">
         <v>123</v>
       </c>
-      <c r="C40" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C41" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D41" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:4">
+        <v>127</v>
+      </c>
+      <c r="E41">
+        <v>5.557833</v>
+      </c>
+      <c r="F41">
+        <v>5.614655</v>
+      </c>
+      <c r="G41">
+        <v>5.989978</v>
+      </c>
+      <c r="H41">
+        <v>5.608414</v>
+      </c>
+      <c r="I41">
+        <v>4.277706</v>
+      </c>
+      <c r="J41">
+        <v>2.842402</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C42" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D42" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:4">
+        <v>129</v>
+      </c>
+      <c r="E42">
+        <v>7.31281</v>
+      </c>
+      <c r="F42">
+        <v>7.404955</v>
+      </c>
+      <c r="G42">
+        <v>7.599341</v>
+      </c>
+      <c r="H42">
+        <v>8.494566</v>
+      </c>
+      <c r="I42">
+        <v>6.851457</v>
+      </c>
+      <c r="J42">
+        <v>5.300331</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C43" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D43" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:4">
+        <v>131</v>
+      </c>
+      <c r="E43">
+        <v>28.082764999999998</v>
+      </c>
+      <c r="F43">
+        <v>30.063400000000001</v>
+      </c>
+      <c r="G43">
+        <v>22.091677000000001</v>
+      </c>
+      <c r="H43">
+        <v>28.911586</v>
+      </c>
+      <c r="I43">
+        <v>27.956082</v>
+      </c>
+      <c r="J43">
+        <v>28.960596</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C44" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D44" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:4">
+        <v>133</v>
+      </c>
+      <c r="E44">
+        <v>1.323888</v>
+      </c>
+      <c r="F44">
+        <v>1.044829</v>
+      </c>
+      <c r="G44">
+        <v>0.944485</v>
+      </c>
+      <c r="H44">
+        <v>0.895029</v>
+      </c>
+      <c r="I44">
+        <v>0.726737</v>
+      </c>
+      <c r="J44">
+        <v>0.495873</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C45" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D45" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:4">
+        <v>135</v>
+      </c>
+      <c r="E45">
+        <v>2.056864</v>
+      </c>
+      <c r="F45">
+        <v>1.619523</v>
+      </c>
+      <c r="G45">
+        <v>1.506356</v>
+      </c>
+      <c r="H45">
+        <v>1.60236</v>
+      </c>
+      <c r="I45">
+        <v>1.290182</v>
+      </c>
+      <c r="J45">
+        <v>1.050388</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C46" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D46" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:4">
+        <v>137</v>
+      </c>
+      <c r="E46">
+        <v>1.741927</v>
+      </c>
+      <c r="F46">
+        <v>1.377985</v>
+      </c>
+      <c r="G46">
+        <v>1.198245</v>
+      </c>
+      <c r="H46">
+        <v>1.355621</v>
+      </c>
+      <c r="I46">
+        <v>1.16399</v>
+      </c>
+      <c r="J46">
+        <v>0.924672</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C47" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D47" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:4">
+        <v>139</v>
+      </c>
+      <c r="E47">
+        <v>1.8038</v>
+      </c>
+      <c r="F47">
+        <v>1.408182</v>
+      </c>
+      <c r="G47">
+        <v>1.221443</v>
+      </c>
+      <c r="H47">
+        <v>1.361593</v>
+      </c>
+      <c r="I47">
+        <v>1.144396</v>
+      </c>
+      <c r="J47">
+        <v>0.912168</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B48" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C48" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D48" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:4">
+        <v>141</v>
+      </c>
+      <c r="E48">
+        <v>1.679768</v>
+      </c>
+      <c r="F48">
+        <v>1.329319</v>
+      </c>
+      <c r="G48">
+        <v>1.154224</v>
+      </c>
+      <c r="H48">
+        <v>1.194214</v>
+      </c>
+      <c r="I48">
+        <v>0.890262</v>
+      </c>
+      <c r="J48">
+        <v>0.657408</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B49" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C49" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D49" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:4">
+        <v>143</v>
+      </c>
+      <c r="E49">
+        <v>8.386531</v>
+      </c>
+      <c r="F49">
+        <v>7.856795</v>
+      </c>
+      <c r="G49">
+        <v>8.618965</v>
+      </c>
+      <c r="H49">
+        <v>8.193345</v>
+      </c>
+      <c r="I49">
+        <v>7.127616</v>
+      </c>
+      <c r="J49">
+        <v>6.278061</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C50" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D50" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:4">
+        <v>145</v>
+      </c>
+      <c r="E50">
+        <v>8.075106999999999</v>
+      </c>
+      <c r="F50">
+        <v>6.748252</v>
+      </c>
+      <c r="G50">
+        <v>7.0072229999999998</v>
+      </c>
+      <c r="H50">
+        <v>6.841294</v>
+      </c>
+      <c r="I50">
+        <v>6.498836</v>
+      </c>
+      <c r="J50">
+        <v>6.311882</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C51" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D51" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:4">
+        <v>147</v>
+      </c>
+      <c r="E51">
+        <v>7.062946</v>
+      </c>
+      <c r="F51">
+        <v>6.314035</v>
+      </c>
+      <c r="G51">
+        <v>6.12164</v>
+      </c>
+      <c r="H51">
+        <v>5.972911</v>
+      </c>
+      <c r="I51">
+        <v>5.854903</v>
+      </c>
+      <c r="J51">
+        <v>5.58317</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C52" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D52" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:4">
+        <v>149</v>
+      </c>
+      <c r="E52">
+        <v>13.207823</v>
+      </c>
+      <c r="F52">
+        <v>11.186508</v>
+      </c>
+      <c r="G52">
+        <v>10.178089</v>
+      </c>
+      <c r="H52">
+        <v>9.166667</v>
+      </c>
+      <c r="I52">
+        <v>9.181925</v>
+      </c>
+      <c r="J52">
+        <v>9.779045</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C53" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D53" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:4">
+        <v>151</v>
+      </c>
+      <c r="E53">
+        <v>0.253064</v>
+      </c>
+      <c r="F53">
+        <v>0.211341</v>
+      </c>
+      <c r="G53">
+        <v>0.284913</v>
+      </c>
+      <c r="H53">
+        <v>0.240767</v>
+      </c>
+      <c r="I53">
+        <v>0.145785</v>
+      </c>
+      <c r="J53">
+        <v>0.138219</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D54" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:4">
+        <v>153</v>
+      </c>
+      <c r="E54">
+        <v>21.186278</v>
+      </c>
+      <c r="F54">
+        <v>21.401178</v>
+      </c>
+      <c r="G54">
+        <v>18.171416</v>
+      </c>
+      <c r="H54">
+        <v>25.052859999999999</v>
+      </c>
+      <c r="I54">
+        <v>18.368179</v>
+      </c>
+      <c r="J54">
+        <v>24.571506</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B55" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D55" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:4">
+        <v>155</v>
+      </c>
+      <c r="E55">
+        <v>1.143306</v>
+      </c>
+      <c r="F55">
+        <v>1.06877</v>
+      </c>
+      <c r="G55">
+        <v>1.144664</v>
+      </c>
+      <c r="H55">
+        <v>1.145387</v>
+      </c>
+      <c r="I55">
+        <v>1.109982</v>
+      </c>
+      <c r="J55">
+        <v>1.130519</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B56" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D56" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:4">
+        <v>157</v>
+      </c>
+      <c r="E56">
+        <v>-7.383858</v>
+      </c>
+      <c r="F56">
+        <v>-5.932582</v>
+      </c>
+      <c r="G56">
+        <v>-5.823756</v>
+      </c>
+      <c r="H56">
+        <v>-14.015832</v>
+      </c>
+      <c r="I56">
+        <v>-28.546087</v>
+      </c>
+      <c r="J56">
+        <v>-38.752247</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B57" t="s">
+        <v>159</v>
+      </c>
+      <c r="C57" t="s">
+        <v>74</v>
+      </c>
+      <c r="D57" t="s">
+        <v>160</v>
+      </c>
+      <c r="E57">
+        <v>4.198115</v>
+      </c>
+      <c r="F57">
+        <v>5.373756</v>
+      </c>
+      <c r="G57">
+        <v>6.342059</v>
+      </c>
+      <c r="H57">
+        <v>6.266181</v>
+      </c>
+      <c r="I57">
+        <v>5.886184</v>
+      </c>
+      <c r="J57">
+        <v>5.732118</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
         <v>158</v>
       </c>
-      <c r="C57" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B58" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D58" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:4">
+        <v>162</v>
+      </c>
+      <c r="E58">
+        <v>140.88124400000001</v>
+      </c>
+      <c r="F58">
+        <v>133.40695400000001</v>
+      </c>
+      <c r="G58">
+        <v>86.39061599999999</v>
+      </c>
+      <c r="H58">
+        <v>132.279594</v>
+      </c>
+      <c r="I58">
+        <v>139.15007399999999</v>
+      </c>
+      <c r="J58">
+        <v>136.025686000000007</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B59" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D59" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:4">
+        <v>164</v>
+      </c>
+      <c r="E59">
+        <v>4.677338</v>
+      </c>
+      <c r="F59">
+        <v>5.906033</v>
+      </c>
+      <c r="G59">
+        <v>7.123547</v>
+      </c>
+      <c r="H59">
+        <v>6.855538</v>
+      </c>
+      <c r="I59">
+        <v>6.541895</v>
+      </c>
+      <c r="J59">
+        <v>6.528934</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D60" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:4">
+        <v>166</v>
+      </c>
+      <c r="E60">
+        <v>25.954291</v>
+      </c>
+      <c r="F60">
+        <v>27.126796</v>
+      </c>
+      <c r="G60">
+        <v>35.476101</v>
+      </c>
+      <c r="H60">
+        <v>39.299809</v>
+      </c>
+      <c r="I60">
+        <v>59.350204</v>
+      </c>
+      <c r="J60">
+        <v>63.923079</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B61" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D61" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:4">
+        <v>168</v>
+      </c>
+      <c r="E61">
+        <v>6.595612</v>
+      </c>
+      <c r="F61">
+        <v>8.703301</v>
+      </c>
+      <c r="G61">
+        <v>10.857567</v>
+      </c>
+      <c r="H61">
+        <v>9.531736</v>
+      </c>
+      <c r="I61">
+        <v>9.776255</v>
+      </c>
+      <c r="J61">
+        <v>10.308576</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B62" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C62" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D62" t="s">
+        <v>171</v>
+      </c>
+      <c r="E62">
+        <v>55.339825</v>
+      </c>
+      <c r="F62">
+        <v>41.938112</v>
+      </c>
+      <c r="G62">
+        <v>33.617108</v>
+      </c>
+      <c r="H62">
+        <v>38.293128</v>
+      </c>
+      <c r="I62">
+        <v>37.33536</v>
+      </c>
+      <c r="J62">
+        <v>35.407413</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" t="s">
+        <v>158</v>
+      </c>
+      <c r="B63" t="s">
+        <v>172</v>
+      </c>
+      <c r="C63" t="s">
         <v>170</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D63" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:4">
+        <v>173</v>
+      </c>
+      <c r="E63">
+        <v>10.530828</v>
+      </c>
+      <c r="F63">
+        <v>10.06691</v>
+      </c>
+      <c r="G63">
+        <v>5.790016</v>
+      </c>
+      <c r="H63">
+        <v>10.148357</v>
+      </c>
+      <c r="I63">
+        <v>10.477567</v>
+      </c>
+      <c r="J63">
+        <v>14.139325</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B64" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C64" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D64" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:4">
+        <v>175</v>
+      </c>
+      <c r="E64">
+        <v>10.166556</v>
+      </c>
+      <c r="F64">
+        <v>7.931342</v>
+      </c>
+      <c r="G64">
+        <v>4.246187</v>
+      </c>
+      <c r="H64">
+        <v>3.80898</v>
+      </c>
+      <c r="I64">
+        <v>5.227608</v>
+      </c>
+      <c r="J64">
+        <v>8.906738</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B65" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C65" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D65" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:4">
+        <v>177</v>
+      </c>
+      <c r="E65">
+        <v>59.0012419999999977</v>
+      </c>
+      <c r="F65">
+        <v>47.622622</v>
+      </c>
+      <c r="G65">
+        <v>34.594506</v>
+      </c>
+      <c r="H65">
+        <v>38.911822</v>
+      </c>
+      <c r="I65">
+        <v>42.728808</v>
+      </c>
+      <c r="J65">
+        <v>49.267953</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B66" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C66" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D66" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:4">
+        <v>179</v>
+      </c>
+      <c r="E66">
+        <v>64.303443</v>
+      </c>
+      <c r="F66">
+        <v>51.192572</v>
+      </c>
+      <c r="G66">
+        <v>37.754811</v>
+      </c>
+      <c r="H66">
+        <v>41.134894</v>
+      </c>
+      <c r="I66">
+        <v>46.812343</v>
+      </c>
+      <c r="J66">
+        <v>52.022331999999999</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B67" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C67" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D67" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:4">
+        <v>181</v>
+      </c>
+      <c r="E67">
+        <v>6.505139</v>
+      </c>
+      <c r="F67">
+        <v>2.246831</v>
+      </c>
+      <c r="G67">
+        <v>3.268789</v>
+      </c>
+      <c r="H67">
+        <v>3.190287</v>
+      </c>
+      <c r="I67">
+        <v>-0.16584</v>
+      </c>
+      <c r="J67">
+        <v>-4.953802</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B68" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C68" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D68" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:4">
+        <v>183</v>
+      </c>
+      <c r="E68">
+        <v>12.165195</v>
+      </c>
+      <c r="F68">
+        <v>9.796188</v>
+      </c>
+      <c r="G68">
+        <v>11.831399</v>
+      </c>
+      <c r="H68">
+        <v>4.800145</v>
+      </c>
+      <c r="I68">
+        <v>7.981304</v>
+      </c>
+      <c r="J68">
+        <v>6.358254</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B69" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" t="s">
+        <v>81</v>
+      </c>
+      <c r="D69" t="s">
+        <v>186</v>
+      </c>
+      <c r="F69">
+        <v>30.063663999999999</v>
+      </c>
+      <c r="G69">
+        <v>32.718919</v>
+      </c>
+      <c r="H69">
+        <v>18.555935</v>
+      </c>
+      <c r="I69">
+        <v>-1.338653</v>
+      </c>
+      <c r="J69">
+        <v>-10.325607</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" t="s">
         <v>184</v>
       </c>
-      <c r="C69" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B70" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C70" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D70" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:4">
+        <v>188</v>
+      </c>
+      <c r="F70">
+        <v>2.647875</v>
+      </c>
+      <c r="G70">
+        <v>19.972764</v>
+      </c>
+      <c r="H70">
+        <v>12.348035</v>
+      </c>
+      <c r="I70">
+        <v>-19.889951</v>
+      </c>
+      <c r="J70">
+        <v>-38.812639</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B71" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C71" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D71" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:4">
+        <v>190</v>
+      </c>
+      <c r="F71">
+        <v>2.408867</v>
+      </c>
+      <c r="G71">
+        <v>23.44495</v>
+      </c>
+      <c r="H71">
+        <v>26.111782</v>
+      </c>
+      <c r="I71">
+        <v>-20.560226</v>
+      </c>
+      <c r="J71">
+        <v>-26.992565</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B72" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C72" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D72" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:4">
+        <v>192</v>
+      </c>
+      <c r="F72">
+        <v>1.609051</v>
+      </c>
+      <c r="G72">
+        <v>12.455443</v>
+      </c>
+      <c r="H72">
+        <v>19.991547</v>
+      </c>
+      <c r="I72">
+        <v>5.030671</v>
+      </c>
+      <c r="J72">
+        <v>-7.91538</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B73" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C73" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D73" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:4">
+        <v>194</v>
+      </c>
+      <c r="F73">
+        <v>24.441907</v>
+      </c>
+      <c r="G73">
+        <v>1.483505</v>
+      </c>
+      <c r="H73">
+        <v>7.020934</v>
+      </c>
+      <c r="I73">
+        <v>-34.669608</v>
+      </c>
+      <c r="J73">
+        <v>-16.740658</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B74" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C74" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D74" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:4">
+        <v>196</v>
+      </c>
+      <c r="F74">
+        <v>-3.040774</v>
+      </c>
+      <c r="G74">
+        <v>15.077920000000001</v>
+      </c>
+      <c r="H74">
+        <v>23.044969999999999</v>
+      </c>
+      <c r="I74">
+        <v>9.474386</v>
+      </c>
+      <c r="J74">
+        <v>-7.738618</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B75" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C75" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D75" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:4">
+        <v>198</v>
+      </c>
+      <c r="F75">
+        <v>16.272524</v>
+      </c>
+      <c r="G75">
+        <v>28.674825</v>
+      </c>
+      <c r="H75">
+        <v>15.675558</v>
+      </c>
+      <c r="I75">
+        <v>-3.287926</v>
+      </c>
+      <c r="J75">
+        <v>-14.487507</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B76" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C76" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D76" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:4">
+        <v>200</v>
+      </c>
+      <c r="F76">
+        <v>8.692361</v>
+      </c>
+      <c r="G76">
+        <v>37.812138</v>
+      </c>
+      <c r="H76">
+        <v>15.748556</v>
+      </c>
+      <c r="I76">
+        <v>-6.277382</v>
+      </c>
+      <c r="J76">
+        <v>-12.905309</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B77" t="s">
+        <v>202</v>
+      </c>
+      <c r="C77" t="s">
+        <v>52</v>
+      </c>
+      <c r="D77" t="s">
+        <v>203</v>
+      </c>
+      <c r="E77">
+        <v>529161.0</v>
+      </c>
+      <c r="F77">
+        <v>548244.0</v>
+      </c>
+      <c r="G77">
+        <v>712116.0</v>
+      </c>
+      <c r="H77">
+        <v>779977.0</v>
+      </c>
+      <c r="I77">
+        <v>591160.0</v>
+      </c>
+      <c r="J77">
+        <v>385256.0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" t="s">
         <v>201</v>
       </c>
-      <c r="C77" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B78" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C78" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D78" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:4">
+        <v>205</v>
+      </c>
+      <c r="E78">
+        <v>1.576952</v>
+      </c>
+      <c r="F78">
+        <v>1.25617</v>
+      </c>
+      <c r="G78">
+        <v>1.229398</v>
+      </c>
+      <c r="H78">
+        <v>1.135796</v>
+      </c>
+      <c r="I78">
+        <v>0.872522</v>
+      </c>
+      <c r="J78">
+        <v>0.634092</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B79" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C79" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D79" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:4">
+        <v>207</v>
+      </c>
+      <c r="E79">
+        <v>7.908479</v>
+      </c>
+      <c r="F79">
+        <v>8.450646</v>
+      </c>
+      <c r="G79">
+        <v>9.538383</v>
+      </c>
+      <c r="H79">
+        <v>8.490669</v>
+      </c>
+      <c r="I79">
+        <v>5.878312</v>
+      </c>
+      <c r="J79">
+        <v>4.152189</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C80" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D80" t="s">
-        <v>208</v>
+        <v>209</v>
+      </c>
+      <c r="E80">
+        <v>6.620225</v>
+      </c>
+      <c r="F80">
+        <v>6.750352</v>
+      </c>
+      <c r="G80">
+        <v>7.796915</v>
+      </c>
+      <c r="H80">
+        <v>7.117102</v>
+      </c>
+      <c r="I80">
+        <v>5.135826</v>
+      </c>
+      <c r="J80">
+        <v>3.634692</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
+        <v>227</v>
+      </c>
+      <c r="B7" t="s">
         <v>226</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C10" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D12" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D14" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D18" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B19" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
+        <v>244</v>
+      </c>
+      <c r="B21" t="s">
         <v>243</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D21" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
+        <v>244</v>
+      </c>
+      <c r="B22" t="s">
         <v>243</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D22" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C23" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D23" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D24" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C25" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D25" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
+        <v>251</v>
+      </c>
+      <c r="B26" t="s">
+        <v>243</v>
+      </c>
+      <c r="C26" t="s">
         <v>250</v>
       </c>
-      <c r="B26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B27" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C27" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
+        <v>244</v>
+      </c>
+      <c r="B29" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C30" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D30" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B31" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C31" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D31" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C32" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D32" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B33" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C33" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D33" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B34" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C34" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D34" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B35" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C35" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D35" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B36" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C36" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D36" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
+        <v>227</v>
+      </c>
+      <c r="B37" t="s">
         <v>226</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D37" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
+        <v>227</v>
+      </c>
+      <c r="B38" t="s">
         <v>226</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D38" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B39" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C39" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D39" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B40" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C40" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D40" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B41" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C41" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D41" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B42" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C42" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D42" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2"/>
+  <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D2" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B3" t="s">
+        <v>273</v>
+      </c>
+      <c r="C3" t="s">
         <v>270</v>
+      </c>
+      <c r="D3" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
+        <v>275</v>
+      </c>
+      <c r="B4" t="s">
+        <v>276</v>
+      </c>
+      <c r="C4" t="s">
+        <v>270</v>
+      </c>
+      <c r="D4" t="s">
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>