--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -79,51 +79,51 @@
   <si>
     <t>Zánik</t>
   </si>
   <si>
     <t>SK NACE</t>
   </si>
   <si>
     <t>Základné imanie (€)</t>
   </si>
   <si>
     <t>Počet zamestnancov (ŠÚ SR)</t>
   </si>
   <si>
     <t>Preverto skóre (%)</t>
   </si>
   <si>
     <t>Profil</t>
   </si>
   <si>
     <t>https://preverto.sk/firma/45337241-jadrova-energeticka-spolocnost-slovenska-a-s</t>
   </si>
   <si>
     <t>Zdroj</t>
   </si>
   <si>
-    <t>preverto.sk – údaje z verejných registrov SR, vygenerované 22.10.2026</t>
+    <t>preverto.sk – údaje z verejných registrov SR, vygenerované 23.10.2026</t>
   </si>
   <si>
     <t>Položka (€)</t>
   </si>
   <si>
     <t>Tržby</t>
   </si>
   <si>
     <t>Výnosy z hospodárskej činnosti</t>
   </si>
   <si>
     <t>Náklady na predaný tovar</t>
   </si>
   <si>
     <t>Spotreba a služby</t>
   </si>
   <si>
     <t>Osobné náklady</t>
   </si>
   <si>
     <t>Odpisy</t>
   </si>
   <si>
     <t>Pridaná hodnota</t>
   </si>